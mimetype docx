--- v0 (2026-06-13)
+++ v1 (2026-08-01)
@@ -40,51 +40,51 @@
         <w:t>Business Impact Analysis Report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6C757D"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Barwon Water</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6C757D"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Generated: 13 June 2026</w:t>
+        <w:t>Generated: 01 August 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Total critical operations assessed: 5 (3 Tier 1 — Critical)</w:t>
       </w:r>
@@ -8385,51 +8385,51 @@
               </w:rPr>
               <w:t>content updated; version 1.0 → 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="CCCCCC"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6C757D"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Confidential — generated by BC Studio on 13 June 2026 at 06:54 UTC</w:t>
+        <w:t>Confidential — generated by BC Studio on 01 August 2026 at 09:41 UTC</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1134" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>