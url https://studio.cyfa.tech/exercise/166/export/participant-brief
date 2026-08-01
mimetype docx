--- v0 (2026-06-13)
+++ v1 (2026-08-01)
@@ -277,51 +277,51 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0D1B2A"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4703"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F0F2F4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13 June 2026</w:t>
+              <w:t>01 August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9406"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9406"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0D1B2A"/>
           </w:tcPr>
@@ -3270,51 +3270,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="0D1B2A"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6C757D"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>DISTRIBUTION: Participants only  ·  Internal Use Only  ·  BC Studio  ·  13 June 2026</w:t>
+        <w:t>DISTRIBUTION: Participants only  ·  Internal Use Only  ·  BC Studio  ·  01 August 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3360,51 +3360,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="6C757D"/>
         <w:sz w:val="15"/>
       </w:rPr>
-      <w:t>Internal Use Only  ·  BC Studio  ·  13 June 2026</w:t>
+      <w:t>Internal Use Only  ·  BC Studio  ·  01 August 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="6C757D"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Global Pandemic</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>