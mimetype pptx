--- v0 (2026-06-13)
+++ v1 (2026-08-01)
@@ -8,90 +8,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId7"/>
     <p:sldId id="257" r:id="rId8"/>
     <p:sldId id="258" r:id="rId9"/>
     <p:sldId id="259" r:id="rId10"/>
     <p:sldId id="260" r:id="rId11"/>
     <p:sldId id="261" r:id="rId12"/>
     <p:sldId id="262" r:id="rId13"/>
     <p:sldId id="263" r:id="rId14"/>
     <p:sldId id="264" r:id="rId15"/>
     <p:sldId id="265" r:id="rId16"/>
     <p:sldId id="266" r:id="rId17"/>
     <p:sldId id="267" r:id="rId18"/>
     <p:sldId id="268" r:id="rId19"/>
     <p:sldId id="269" r:id="rId20"/>
     <p:sldId id="270" r:id="rId21"/>
     <p:sldId id="271" r:id="rId22"/>
+    <p:sldId id="272" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="12188952" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -201,51 +203,51 @@
           <a:sx n="124" d="100"/>
           <a:sy n="124" d="100"/>
         </p:scale>
         <p:origin x="-1512" y="-112"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -3255,64 +3257,68 @@
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0D1117"/>
@@ -3731,51 +3737,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="F85149"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -3785,242 +3791,242 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="58A6FF"/>
+                  <a:srgbClr val="F85149"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="F85149"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-006</a:t>
+005</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>6 of 11</a:t>
+              <a:t>5 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+95 min  |  Operational Continuity  |  via SMS  |  Information</a:t>
+              <a:t>T+80 min  |  Operational Continuity  |  via Internal Memo  |  Action Required</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Staff Member  →  HR Department</a:t>
+              <a:t>Operations Lead  →  Crisis Management Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Ambiguous Staff Availability</a:t>
+              <a:t>Operational Capacity Update</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4053,51 +4059,54 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Unsure if I can work tomorrow. Quarantine rules unclear.</a:t>
+              <a:t>Subject: Current Operational Capacity
+Despite workforce shortages, water supply is stable. Wastewater management is under strain, with potential service impacts if staff shortages persist. Urgent review of continuity plans needed.
+Regards,
+Operations Lead</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4164,51 +4173,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Clarify quarantine rules and communicate to staff.</a:t>
+              <a:t>• Assess and adjust continuity plans for wastewater management.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4275,51 +4284,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Clear communication to staff on availability and policy.</a:t>
+              <a:t>Continuity adjustments made to address service strains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4352,71 +4361,71 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Introduce ambiguity regarding staff availability and policy clarity.</a:t>
+              <a:t>FACILITATOR NOTE: Facilitator to probe on contingency plans for wastewater management.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="F85149"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -4484,51 +4493,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="58A6FF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -4538,242 +4547,242 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="3FB950"/>
+                  <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="58A6FF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-007</a:t>
+006</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>7 of 11</a:t>
+              <a:t>6 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+105 min  |  Operational Continuity  |  via Radio  |  Communications</a:t>
+              <a:t>T+95 min  |  Operational Continuity  |  via SMS  |  Information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Local Radio Station  →  Public</a:t>
+              <a:t>Staff Member  →  HR Department</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Stakeholder Pressure Increases</a:t>
+              <a:t>Ambiguous Staff Availability</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4806,51 +4815,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Reports indicate Barwon Water's service continuity is at risk due to staff shortages. Stakeholders demand transparency.</a:t>
+              <a:t>Unsure if I can work tomorrow. Quarantine rules unclear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -4917,51 +4926,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Enhance transparency in communications with stakeholders.</a:t>
+              <a:t>• Clarify quarantine rules and communicate to staff.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5028,51 +5037,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Transparent and timely communication with stakeholders.</a:t>
+              <a:t>Clear communication to staff on availability and policy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5105,71 +5114,71 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Emphasize stakeholder pressure and need for transparent communications.</a:t>
+              <a:t>FACILITATOR NOTE: Introduce ambiguity regarding staff availability and policy clarity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="58A6FF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -5237,51 +5246,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="E3B341"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -5291,242 +5300,242 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="E3B341"/>
+                  <a:srgbClr val="3FB950"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="E3B341"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-008</a:t>
+007</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>8 of 11</a:t>
+              <a:t>7 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+125 min  |  Transition to Recovery  |  via Verbal  |  Decision Point</a:t>
+              <a:t>T+105 min  |  Operational Continuity  |  via Radio  |  Communications</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Crisis Management Team Lead  →  Crisis Management Team</a:t>
+              <a:t>Local Radio Station  →  Public</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Decision Point: Recovery Initiation</a:t>
+              <a:t>Stakeholder Pressure Increases</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5559,51 +5568,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>We need to decide if conditions are stable enough to move to recovery mode. Input needed.</a:t>
+              <a:t>Reports indicate Barwon Water's service continuity is at risk due to staff shortages. Stakeholders demand transparency.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5670,51 +5679,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Evaluate conditions and make a decision to initiate recovery.</a:t>
+              <a:t>• Enhance transparency in communications with stakeholders.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5781,51 +5790,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Timely decision to initiate recovery phase.</a:t>
+              <a:t>Transparent and timely communication with stakeholders.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -5858,71 +5867,71 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Prompt discussion on recovery initiation and decision-making.</a:t>
+              <a:t>FACILITATOR NOTE: Emphasize stakeholder pressure and need for transparent communications.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="E3B341"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -5990,51 +5999,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F85149"/>
+            <a:srgbClr val="E3B341"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -6044,242 +6053,242 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="F85149"/>
+                  <a:srgbClr val="E3B341"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F85149"/>
+            <a:srgbClr val="E3B341"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-009</a:t>
+008</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>9 of 11</a:t>
+              <a:t>8 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+140 min  |  Transition to Recovery  |  via Microsoft Teams  |  Action Required</a:t>
+              <a:t>T+125 min  |  Transition to Recovery  |  via Verbal  |  Decision Point</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Recovery Team Lead  →  Crisis Management Team</a:t>
+              <a:t>Crisis Management Team Lead  →  Crisis Management Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Recovery Plan Challenges</a:t>
+              <a:t>Decision Point: Recovery Initiation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6312,51 +6321,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Recovery plans face hurdles due to unclear staff roles. Need immediate resolution.</a:t>
+              <a:t>We need to decide if conditions are stable enough to move to recovery mode. Input needed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6423,51 +6432,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Clarify staff roles and resolve recovery plan challenges.</a:t>
+              <a:t>• Evaluate conditions and make a decision to initiate recovery.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6534,51 +6543,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Effective resolution of recovery plan challenges.</a:t>
+              <a:t>Timely decision to initiate recovery phase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6611,71 +6620,71 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Highlight challenges in recovery planning and prompt resolution.</a:t>
+              <a:t>FACILITATOR NOTE: Prompt discussion on recovery initiation and decision-making.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F85149"/>
+            <a:srgbClr val="E3B341"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -6743,51 +6752,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="F85149"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -6797,242 +6806,242 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="3FB950"/>
+                  <a:srgbClr val="F85149"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="F85149"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-010</a:t>
+009</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>10 of 11</a:t>
+              <a:t>9 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+155 min  |  Transition to Recovery  |  via Internal Memo  |  Communications</a:t>
+              <a:t>T+140 min  |  Transition to Recovery  |  via Microsoft Teams  |  Action Required</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Crisis Management Team Lead  →  Executive Team</a:t>
+              <a:t>Recovery Team Lead  →  Crisis Management Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Final Recovery Status Update</a:t>
+              <a:t>Recovery Plan Challenges</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7065,54 +7074,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Subject: Recovery Status Update
-[...2 lines deleted...]
-Crisis Management Team Lead</a:t>
+              <a:t>Recovery plans face hurdles due to unclear staff roles. Need immediate resolution.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7179,51 +7185,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Communicate recovery status and plan for long-term staffing.</a:t>
+              <a:t>• Clarify staff roles and resolve recovery plan challenges.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7290,51 +7296,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Clear communication and planning for long-term staffing strategies.</a:t>
+              <a:t>Effective resolution of recovery plan challenges.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7367,71 +7373,71 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Summarize recovery status and identify long-term staffing needs.</a:t>
+              <a:t>FACILITATOR NOTE: Highlight challenges in recovery planning and prompt resolution.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="F85149"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -7499,51 +7505,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -7553,640 +7559,1396 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="58A6FF"/>
+                  <a:srgbClr val="3FB950"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-011</a:t>
+010</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>11 of 11</a:t>
+              <a:t>10 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+0 min  |  via News Bulletin  |  Information</a:t>
+              <a:t>T+155 min  |  Transition to Recovery  |  via Internal Memo  |  Communications</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="777240"/>
+            <a:ext cx="9144000" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="58A6FF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Crisis Management Team Lead  →  Executive Team</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Escalating Tensions in Quarantine Zones</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="9" name="Rectangle 8"/>
+              <a:t>Final Recovery Status Update</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Tensions are rising in the quarantine zones as residents express frustration over unclear regulations and extended isolation periods. Authorities report increased incidents of protests and non-compliance, complicating efforts to control the pandemic.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="11" name="Rectangle 10"/>
+              <a:t>Subject: Recovery Status Update
+The transition to recovery is underway. Most services are stabilizing, but long-term staffing strategies need addressing. Full report to follow.
+Regards,
+Crisis Management Team Lead</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2606040"/>
             <a:ext cx="3840480" cy="246888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="3FB950"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXPECTED ACTIONS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Participants should assess the impact on operational stability and adjust communication strategies to address public concerns and maintain service continuity.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="14" name="Rectangle 13"/>
+              <a:t>• Communicate recovery status and plan for long-term staffing.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvPr id="16" name="TextBox 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="4892040"/>
             <a:ext cx="3840480" cy="246888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E3B341"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EVALUATION CRITERIA</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvPr id="17" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Successful identification of communication gaps, proactive media engagement, and effective public reassurance measures.</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="17" name="Rectangle 16"/>
+              <a:t>Clear communication and planning for long-term staffing strategies.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6492240"/>
-            <a:ext cx="12188952" cy="365760"/>
+            <a:off x="0" y="5943600"/>
+            <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="TextBox 17"/>
-[...6 lines deleted...]
-            <a:ext cx="11247120" cy="274320"/>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="5989320"/>
+            <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr sz="800" b="0" i="0">
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="19" name="Rectangle 18"/>
+              <a:t>FACILITATOR NOTE: Summarize recovery status and identify long-term staffing needs.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0D1117"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="21262E"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="58A6FF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="73152"/>
+            <a:ext cx="10972800" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="58A6FF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365760" y="384048"/>
+            <a:ext cx="868680" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="58A6FF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>INJ
+011</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10972800" y="384048"/>
+            <a:ext cx="914400" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr sz="900" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>11 of 11</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="384048"/>
+            <a:ext cx="9418320" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1000" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+0 min  |  via News Bulletin  |  Information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1371600"/>
+            <a:ext cx="11247120" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2600" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Escalating Tensions in Quarantine Zones</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365760" y="2468880"/>
+            <a:ext cx="11457432" cy="4000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="21262E"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2560320"/>
+            <a:ext cx="6949440" cy="2286000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1250" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E6EDF3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tensions are rising in the quarantine zones as residents express frustration over unclear regulations and extended isolation periods. Authorities report increased incidents of protests and non-compliance, complicating efforts to control the pandemic.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7772400" y="2560320"/>
+            <a:ext cx="4023360" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0A1F0A"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7863840" y="2606040"/>
+            <a:ext cx="3840480" cy="246888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FB950"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EXPECTED ACTIONS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7863840" y="2907792"/>
+            <a:ext cx="3931920" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E6EDF3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>• Participants should assess the impact on operational stability and adjust communication strategies to address public concerns and maintain service continuity.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7772400" y="4846320"/>
+            <a:ext cx="4023360" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1F1A00"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7863840" y="4892040"/>
+            <a:ext cx="3840480" cy="246888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E3B341"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EVALUATION CRITERIA</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7863840" y="5193792"/>
+            <a:ext cx="3931920" cy="1097280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E6EDF3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Successful identification of communication gaps, proactive media engagement, and effective public reassurance measures.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6492240"/>
+            <a:ext cx="12188952" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="21262E"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6537960"/>
+            <a:ext cx="11247120" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6675120"/>
+            <a:ext cx="12188952" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="58A6FF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0D1117"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11450,3441 +12212,4080 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="0D1117"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12188952" cy="658368"/>
+            <a:ext cx="12188952" cy="73152"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="121624"/>
+            <a:srgbClr val="1F6FEB"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="64008"/>
-            <a:ext cx="8229600" cy="365760"/>
+            <a:off x="548640" y="182880"/>
+            <a:ext cx="7315200" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="2000" b="1" i="0">
+              <a:rPr sz="1000" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="58A6FF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EXERCISE PHASES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="594360"/>
+            <a:ext cx="10972800" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Global Pandemic</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
-[...33 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+          <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9738360" y="128016"/>
-[...5 lines deleted...]
-            </a:avLst>
+            <a:off x="365760" y="1280160"/>
+            <a:ext cx="11457432" cy="4000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="BE410A"/>
+            <a:srgbClr val="30363D"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1463040"/>
+            <a:ext cx="5394960" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="161B22"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="1F6FEB"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="1463040"/>
+            <a:ext cx="109728" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1F6FEB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="1600200"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1F6FEB"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody anchor="ctr">
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr sz="900" b="1">
+              <a:rPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>EXERCISE ONLY</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="6" name="Rectangle 5"/>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1353312" y="1600200"/>
+            <a:ext cx="4480560" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Activation and Initial Response</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1353312" y="2011680"/>
+            <a:ext cx="4480560" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="58A6FF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+0–30 min  (30 min)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1353312" y="2286000"/>
+            <a:ext cx="4480560" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E6EDF3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Test the activation of Crisis Management and Business Continuity Plans within 30 minutes of a pandemic alert.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="109728" y="845820"/>
-            <a:ext cx="73152" cy="1554480"/>
+            <a:off x="6400800" y="1463040"/>
+            <a:ext cx="5394960" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1F6FEB"/>
+            <a:srgbClr val="161B22"/>
           </a:solidFill>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E3B341"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="TextBox 6"/>
-[...67 lines deleted...]
-          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvPr id="13" name="Rectangle 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="109728" y="2537460"/>
-            <a:ext cx="73152" cy="1554480"/>
+            <a:off x="6400800" y="1463040"/>
+            <a:ext cx="109728" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E3B341"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="TextBox 9"/>
-[...67 lines deleted...]
-          <p:cNvPr id="12" name="Rectangle 11"/>
+          <p:cNvPr id="14" name="Rectangle 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="109728" y="4229100"/>
-[...685 lines deleted...]
-            <a:ext cx="1298448" cy="50292"/>
+            <a:off x="6601968" y="1600200"/>
+            <a:ext cx="502920" cy="502920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E3B341"/>
-          </a:solidFill>
-[...1361 lines deleted...]
-            <a:srgbClr val="1F6FEB"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody anchor="ctr">
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr sz="750" b="1">
+              <a:rPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Test the activation of</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="64" name="Rounded Rectangle 63"/>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205472" y="1600200"/>
+            <a:ext cx="4480560" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Communication and Coordination</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205472" y="2011680"/>
+            <a:ext cx="4480560" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="58A6FF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+30–75 min  (45 min)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205472" y="2286000"/>
+            <a:ext cx="4480560" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E6EDF3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Validate the effectiveness of internal and external communications during a workforce disruption scenario.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8485632" y="6272784"/>
-[...5 lines deleted...]
-            </a:avLst>
+            <a:off x="548640" y="3063240"/>
+            <a:ext cx="5394960" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="E3B341"/>
+            <a:srgbClr val="161B22"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="3FB950"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="548640" y="3063240"/>
+            <a:ext cx="109728" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FB950"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="3200400"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody anchor="ctr">
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr sz="750" b="1">
+              <a:rPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Validate the effective</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="65" name="Rounded Rectangle 64"/>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1353312" y="3200400"/>
+            <a:ext cx="4480560" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Operational Continuity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1353312" y="3611880"/>
+            <a:ext cx="4480560" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="58A6FF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+75–120 min  (45 min)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1353312" y="3886200"/>
+            <a:ext cx="4480560" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E6EDF3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Assess the ability to maintain critical water supply and wastewater management services with a reduced workforce.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rectangle 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10268712" y="6272784"/>
-[...5 lines deleted...]
-            </a:avLst>
+            <a:off x="6400800" y="3063240"/>
+            <a:ext cx="5394960" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="161B22"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="F85149"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Rectangle 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="3063240"/>
+            <a:ext cx="109728" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F85149"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6601968" y="3200400"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F85149"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody anchor="ctr">
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr sz="750" b="1">
+              <a:rPr sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Assess the ability to </a:t>
-[...13 lines deleted...]
-            <a:ext cx="1737360" cy="182880"/>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205472" y="3200400"/>
+            <a:ext cx="4480560" cy="411480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...7 lines deleted...]
-            </a:r>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Transition to Recovery</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205472" y="3611880"/>
+            <a:ext cx="4480560" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="58A6FF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+120–160 min  (40 min)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205472" y="3886200"/>
+            <a:ext cx="4480560" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E6EDF3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Evaluate decision-making processes for transitioning from response to recovery phases during the pandemic.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rectangle 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6675120"/>
+            <a:ext cx="12188952" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1F6FEB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0D1117"/>
+          <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12188952" cy="1234440"/>
+            <a:ext cx="12188952" cy="658368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="21262E"/>
+            <a:srgbClr val="121624"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="64008"/>
+            <a:ext cx="8229600" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2000" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Global Pandemic</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="420624"/>
+            <a:ext cx="7315200" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="94A5C8"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Duration: 3h 00min  |    |  2026-06-12</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...3 lines deleted...]
-            <a:avLst/>
+            <a:off x="9738360" y="128016"/>
+            <a:ext cx="2194560" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5000000000"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="BE410A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-        <p:txBody>
+        <p:txBody anchor="ctr">
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-          </a:p>
-[...38 lines deleted...]
-          <p:cNvPr id="5" name="Rectangle 4"/>
+            <a:r>
+              <a:rPr sz="900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EXERCISE ONLY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="365760" y="384048"/>
-            <a:ext cx="868680" cy="685800"/>
+            <a:off x="109728" y="845820"/>
+            <a:ext cx="73152" cy="1554480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="1F6FEB"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...20 lines deleted...]
-            <a:ext cx="914400" cy="320040"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219456" y="1394460"/>
+            <a:ext cx="1060704" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...1 lines deleted...]
-              <a:rPr sz="900" b="0" i="0">
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F6FEB"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Phase 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219456" y="1650492"/>
+            <a:ext cx="1060704" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="750" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1 of 11</a:t>
-[...108 lines deleted...]
-          <p:cNvPr id="10" name="Rectangle 9"/>
+              <a:t>Test the activation </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="365760" y="2468880"/>
-            <a:ext cx="11457432" cy="4000"/>
+            <a:off x="109728" y="2537460"/>
+            <a:ext cx="73152" cy="1554480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="21262E"/>
+            <a:srgbClr val="E3B341"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219456" y="3086100"/>
+            <a:ext cx="1060704" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E3B341"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Phase 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="2560320"/>
-            <a:ext cx="6949440" cy="2286000"/>
+            <a:off x="219456" y="3342132"/>
+            <a:ext cx="1060704" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="1250" b="0" i="0">
-[...8 lines deleted...]
-Health Authority</a:t>
+              <a:rPr sz="750" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Validate the effecti</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7772400" y="2560320"/>
-            <a:ext cx="4023360" cy="320040"/>
+            <a:off x="109728" y="4229100"/>
+            <a:ext cx="73152" cy="1554480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0A1F0A"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7863840" y="2606040"/>
-            <a:ext cx="3840480" cy="246888"/>
+            <a:off x="219456" y="4777740"/>
+            <a:ext cx="1060704" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="800" b="1" i="0">
+              <a:rPr sz="900" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="3FB950"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>EXPECTED ACTIONS</a:t>
+              <a:t>Phase 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7863840" y="2907792"/>
-            <a:ext cx="3931920" cy="1828800"/>
+            <a:off x="219456" y="5033772"/>
+            <a:ext cx="1060704" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="950" b="0" i="0">
-[...11 lines deleted...]
-          <p:cNvPr id="15" name="Rectangle 14"/>
+              <a:rPr sz="750" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Assess the ability t</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Picture 14" descr="image.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1325880" y="777240"/>
+            <a:ext cx="10378440" cy="5074920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7772400" y="4846320"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="3191256" y="1440180"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1F1A00"/>
+            <a:srgbClr val="E06212"/>
           </a:solidFill>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-        <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-          </a:p>
-[...72 lines deleted...]
-          <p:cNvPr id="18" name="Rectangle 17"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>11</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5943600"/>
-            <a:ext cx="12188952" cy="731520"/>
+            <a:off x="2724912" y="681228"/>
+            <a:ext cx="1298448" cy="621792"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="21262E"/>
+            <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="1F6FEB"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="TextBox 18"/>
-[...33 lines deleted...]
-          <p:cNvPr id="20" name="Rectangle 19"/>
+          <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6675120"/>
-            <a:ext cx="12188952" cy="182880"/>
+            <a:off x="2724912" y="681228"/>
+            <a:ext cx="1298448" cy="50292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="58A6FF"/>
+            <a:srgbClr val="1F6FEB"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2779776" y="736092"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F6FEB"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+0min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2779776" y="900684"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Escalating Tensions in Quarant…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Oval 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5266944" y="1440180"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4800600" y="1943100"/>
+            <a:ext cx="1298448" cy="886968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="1F6FEB"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4800600" y="1943100"/>
+            <a:ext cx="1298448" cy="50292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1F6FEB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4855464" y="1997964"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F6FEB"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+5min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4855464" y="2162556"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pandemic Alert Notification</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4855464" y="2546604"/>
+            <a:ext cx="1207008" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="700" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Subject: Immediate Action Required: Pandemic</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Oval 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7351776" y="1440180"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rectangle 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6885432" y="681228"/>
+            <a:ext cx="1298448" cy="621792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="1F6FEB"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Rectangle 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6885432" y="681228"/>
+            <a:ext cx="1298448" cy="50292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1F6FEB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="736092"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F6FEB"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+15min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="900684"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Initial Workforce Impact Report</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Oval 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9427464" y="3131820"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Rectangle 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8961120" y="3634740"/>
+            <a:ext cx="1298448" cy="886968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="E3B341"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Rectangle 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8961120" y="3634740"/>
+            <a:ext cx="1298448" cy="50292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E3B341"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="TextBox 34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9015984" y="3689604"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E3B341"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+35min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="TextBox 35"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9015984" y="3854196"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Regulator Inquiry</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9015984" y="4238244"/>
+            <a:ext cx="1207008" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="700" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>This is the Regulatory Authority. We need an</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Oval 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7351776" y="3131820"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Rectangle 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6885432" y="2107692"/>
+            <a:ext cx="1298448" cy="886968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="E3B341"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Rectangle 39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6885432" y="2107692"/>
+            <a:ext cx="1298448" cy="50292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E3B341"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="TextBox 40"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="2162556"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="E3B341"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+50min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="TextBox 41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="2327148"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Media Coverage Begins</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="TextBox 42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="2711196"/>
+            <a:ext cx="1207008" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="700" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Barwon Water faces challenges as pandemic af</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Oval 43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3191256" y="4823460"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Rectangle 44"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2724912" y="3799332"/>
+            <a:ext cx="1298448" cy="886968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3FB950"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Rectangle 45"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2724912" y="3799332"/>
+            <a:ext cx="1298448" cy="50292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FB950"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="TextBox 46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2779776" y="3854196"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FB950"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+80min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="TextBox 47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2779776" y="4018788"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Operational Capacity Update</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="TextBox 48"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2779776" y="4402836"/>
+            <a:ext cx="1207008" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="700" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Subject: Current Operational Capacity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Oval 49"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5266944" y="4823460"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Rectangle 50"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4800600" y="5326380"/>
+            <a:ext cx="1298448" cy="621792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3FB950"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Rectangle 51"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4800600" y="5326380"/>
+            <a:ext cx="1298448" cy="50292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FB950"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="TextBox 52"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4855464" y="5381244"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FB950"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+95min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="TextBox 53"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4855464" y="5545836"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ambiguous Staff Availability</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="Oval 54"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7351776" y="4823460"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="none"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="Rectangle 55"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6885432" y="3799332"/>
+            <a:ext cx="1298448" cy="886968"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3FB950"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Rectangle 56"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6885432" y="3799332"/>
+            <a:ext cx="1298448" cy="50292"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FB950"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="TextBox 57"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="3854196"/>
+            <a:ext cx="1207008" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FB950"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>T+105min</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59" name="TextBox 58"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="4018788"/>
+            <a:ext cx="1207008" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Stakeholder Pressure Increases</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="TextBox 59"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940296" y="4402836"/>
+            <a:ext cx="1207008" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="700" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Reports indicate Barwon Water's service cont</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="61" name="Rectangle 60"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6108192"/>
+            <a:ext cx="12188952" cy="749808"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EEF0F5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Rectangle 61"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6108192"/>
+            <a:ext cx="12188952" cy="18288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="CCCFDB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Oval 62"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="6291072"/>
+            <a:ext cx="182880" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="64" name="TextBox 63"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="6300216"/>
+            <a:ext cx="1645920" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Inject / Situation Update</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Diamond 64"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3337560" y="6291072"/>
+            <a:ext cx="182880" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E06212"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="AA4408"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="TextBox 65"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3593592" y="6300216"/>
+            <a:ext cx="1645920" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E121E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Decision Point / Escalation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="67" name="TextBox 66"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5623560" y="6300216"/>
+            <a:ext cx="1005840" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="750" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>REVIEW FOCUS:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="68" name="Rounded Rectangle 67"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6702552" y="6272784"/>
+            <a:ext cx="1691640" cy="219456"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5000000000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1F6FEB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="750" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Test the activation of</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="69" name="Rounded Rectangle 68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8485632" y="6272784"/>
+            <a:ext cx="1691640" cy="219456"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5000000000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E3B341"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="750" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Validate the effective</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="70" name="Rounded Rectangle 69"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10268712" y="6272784"/>
+            <a:ext cx="1691640" cy="219456"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5000000000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FB950"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody anchor="ctr">
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="750" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Assess the ability to </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="TextBox 70"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10332720" y="6300216"/>
+            <a:ext cx="1737360" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="8B949E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>11 injects  |  2026-06-12</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0D1117"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -15037,187 +16438,187 @@
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-002</a:t>
+001</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2 of 11</a:t>
+              <a:t>1 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+15 min  |  Activation and Initial Response  |  via Microsoft Teams  |  Information</a:t>
+              <a:t>T+5 min  |  Activation and Initial Response  |  via Email  |  Information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>HR Department  →  Crisis Management Team</a:t>
+              <a:t>National Health Authority  →  Crisis Management Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Initial Workforce Impact Report</a:t>
+              <a:t>Pandemic Alert Notification</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15250,51 +16651,55 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Urgent update: 30% workforce out sick/quarantined. Immediate action needed to manage ops.</a:t>
+              <a:t>Subject: Immediate Action Required: Pandemic Alert
+Dear Team,
+A pandemic alert has been issued for a new virus variant affecting urban areas in Victoria. Immediate activation of your Crisis Management and Business Continuity Plans is required. Please convene your teams and confirm activation within 30 minutes.
+Regards,
+Health Authority</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15361,51 +16766,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Discuss workforce management and prioritize critical functions.</a:t>
+              <a:t>• Crisis Management Team convenes and initiates response.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15472,51 +16877,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Proactive workforce management strategies discussed.</a:t>
+              <a:t>Response initiated within 30 minutes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15549,51 +16954,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Prompt discussion on immediate operational adjustments.</a:t>
+              <a:t>FACILITATOR NOTE: Ensure participants acknowledge receipt and initiate plan activation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="58A6FF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -15681,51 +17086,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="58A6FF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -15735,242 +17140,242 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="3FB950"/>
+                  <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="58A6FF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-003</a:t>
+002</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3 of 11</a:t>
+              <a:t>2 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+35 min  |  Communication and Coordination  |  via Phone Call  |  Communications</a:t>
+              <a:t>T+15 min  |  Activation and Initial Response  |  via Microsoft Teams  |  Information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Regulatory Authority  →  Crisis Communications Lead</a:t>
+              <a:t>HR Department  →  Crisis Management Team</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Regulator Inquiry</a:t>
+              <a:t>Initial Workforce Impact Report</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16003,51 +17408,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>This is the Regulatory Authority. We need an update on your service continuity plans given the workforce disruption.</a:t>
+              <a:t>Urgent update: 30% workforce out sick/quarantined. Immediate action needed to manage ops.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16114,51 +17519,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Prepare and deliver a compliance update to the regulator.</a:t>
+              <a:t>• Discuss workforce management and prioritize critical functions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16225,51 +17630,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Compliance update delivered within 30 minutes.</a:t>
+              <a:t>Proactive workforce management strategies discussed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16302,71 +17707,71 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Simulate pressure from regulators and prompt communications response.</a:t>
+              <a:t>FACILITATOR NOTE: Prompt discussion on immediate operational adjustments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="3FB950"/>
+            <a:srgbClr val="58A6FF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -16543,187 +17948,187 @@
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-004</a:t>
+003</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>4 of 11</a:t>
+              <a:t>3 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+50 min  |  Communication and Coordination  |  via News Bulletin  |  Communications</a:t>
+              <a:t>T+35 min  |  Communication and Coordination  |  via Phone Call  |  Communications</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Local News Station  →  Public</a:t>
+              <a:t>Regulatory Authority  →  Crisis Communications Lead</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Media Coverage Begins</a:t>
+              <a:t>Regulator Inquiry</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16756,51 +18161,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Barwon Water faces challenges as pandemic affects workforce. Service continuity under scrutiny.</a:t>
+              <a:t>This is the Regulatory Authority. We need an update on your service continuity plans given the workforce disruption.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16867,51 +18272,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Release a holding statement and manage public perception.</a:t>
+              <a:t>• Prepare and deliver a compliance update to the regulator.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -16978,51 +18383,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Holding statement issued promptly and aligns with crisis plan.</a:t>
+              <a:t>Compliance update delivered within 30 minutes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17055,51 +18460,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Highlight media interest and prompt external communication strategy.</a:t>
+              <a:t>FACILITATOR NOTE: Simulate pressure from regulators and prompt communications response.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17187,51 +18592,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="54864"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F85149"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
@@ -17241,242 +18646,242 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="73152"/>
             <a:ext cx="10972800" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="800" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="F85149"/>
+                  <a:srgbClr val="3FB950"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>EXERCISE ONLY — NOT FOR OPERATIONAL USE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="384048"/>
             <a:ext cx="868680" cy="685800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F85149"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="900" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>INJ
-005</a:t>
+004</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10972800" y="384048"/>
             <a:ext cx="914400" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr sz="900" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>5 of 11</a:t>
+              <a:t>4 of 11</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="384048"/>
             <a:ext cx="9418320" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>T+80 min  |  Operational Continuity  |  via Internal Memo  |  Action Required</a:t>
+              <a:t>T+50 min  |  Communication and Coordination  |  via News Bulletin  |  Communications</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="777240"/>
             <a:ext cx="9144000" cy="347472"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="58A6FF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Operations Lead  →  Crisis Management Team</a:t>
+              <a:t>Local News Station  →  Public</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="11247120" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="2600" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Operational Capacity Update</a:t>
+              <a:t>Media Coverage Begins</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365760" y="2468880"/>
             <a:ext cx="11457432" cy="4000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17509,54 +18914,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2560320"/>
             <a:ext cx="6949440" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1250" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Subject: Current Operational Capacity
-[...2 lines deleted...]
-Operations Lead</a:t>
+              <a:t>Barwon Water faces challenges as pandemic affects workforce. Service continuity under scrutiny.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2560320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0A1F0A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17623,51 +19025,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="2907792"/>
             <a:ext cx="3931920" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Assess and adjust continuity plans for wastewater management.</a:t>
+              <a:t>• Release a holding statement and manage public perception.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4846320"/>
             <a:ext cx="4023360" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1F1A00"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17734,51 +19136,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7863840" y="5193792"/>
             <a:ext cx="3931920" cy="1097280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="E6EDF3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Continuity adjustments made to address service strains.</a:t>
+              <a:t>Holding statement issued promptly and aligns with crisis plan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5943600"/>
             <a:ext cx="12188952" cy="731520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="21262E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17811,71 +19213,71 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="5989320"/>
             <a:ext cx="11247120" cy="594360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="0" i="1">
                 <a:solidFill>
                   <a:srgbClr val="8B949E"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>FACILITATOR NOTE: Facilitator to probe on contingency plans for wastewater management.</a:t>
+              <a:t>FACILITATOR NOTE: Highlight media interest and prompt external communication strategy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6675120"/>
             <a:ext cx="12188952" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F85149"/>
+            <a:srgbClr val="3FB950"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>